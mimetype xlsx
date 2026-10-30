--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -12,107 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Sr. No.</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Session From Year</t>
   </si>
   <si>
     <t>Session To Year</t>
   </si>
   <si>
     <t>Duration From</t>
   </si>
   <si>
     <t>Duration To</t>
   </si>
   <si>
     <t>Participants Count</t>
   </si>
   <si>
     <t>Women Participants Count</t>
   </si>
   <si>
     <t>Men Participants Count</t>
   </si>
   <si>
     <t>States Covered Count</t>
   </si>
   <si>
     <t>Selected States</t>
   </si>
   <si>
     <t>Revenue (Rs.)</t>
   </si>
   <si>
     <t>Created At</t>
   </si>
   <si>
+    <t>Specialized Training on Feeding and Quality Control</t>
+  </si>
+  <si>
+    <t>Specialized Training</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>Bihar,Jharkhand,Uttar Pradesh,Uttarakhand,West Bengal</t>
+  </si>
+  <si>
+    <t>2026-10-29 15:53:00</t>
+  </si>
+  <si>
+    <t>Training on goat production and input distribution</t>
+  </si>
+  <si>
+    <t>DAPSC</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>2026-09-28 16:37:54</t>
+  </si>
+  <si>
     <t>Training on Poutry production and input distribution</t>
   </si>
   <si>
-    <t>DAPSC</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t>2026-09-13</t>
+  </si>
+  <si>
+    <t>2026-09-28 16:36:44</t>
   </si>
   <si>
     <t>2026-08-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Uttar Pradesh</t>
   </si>
   <si>
     <t>2026-09-09 11:48:32</t>
   </si>
   <si>
     <t>Training on Pig production and input distribution</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2026-09-09 11:46:57</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>2026-09-09 11:45:14</t>
   </si>
   <si>
     <t>Hybrid Training on Poultry Production Management (03-07 August 2026)</t>
   </si>
   <si>
     <t>Short Term Trainings</t>
   </si>
@@ -884,51 +917,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
@@ -972,1406 +1005,1529 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J2">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="K2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="M2">
+        <v>96000.0</v>
       </c>
       <c r="N2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H3">
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="I3">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="J3">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="N3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H4">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="I4">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="J4">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I5">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="J5">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="K5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>66200.0</v>
+        <v>24</v>
       </c>
       <c r="N5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6">
+        <v>65</v>
+      </c>
+      <c r="I6">
+        <v>39</v>
+      </c>
+      <c r="J6">
+        <v>26</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="N6" t="s">
         <v>33</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="H7">
+        <v>16</v>
+      </c>
+      <c r="I7">
+        <v>1</v>
+      </c>
+      <c r="J7">
+        <v>15</v>
+      </c>
+      <c r="K7">
+        <v>1</v>
+      </c>
+      <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" t="s">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="I8">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="J8">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L8" t="s">
-        <v>46</v>
+        <v>40</v>
+      </c>
+      <c r="M8">
+        <v>66200.0</v>
       </c>
       <c r="N8" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9">
+        <v>50</v>
+      </c>
+      <c r="I9">
+        <v>1</v>
+      </c>
+      <c r="J9">
         <v>49</v>
       </c>
-      <c r="D9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K9">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>45</v>
+      </c>
+      <c r="M9">
+        <v>48000.0</v>
       </c>
       <c r="N9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H10">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I10">
-        <v>39</v>
+        <v>4</v>
+      </c>
+      <c r="J10">
+        <v>31</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="L10" t="s">
-        <v>46</v>
+        <v>51</v>
+      </c>
+      <c r="M10">
+        <v>87500.0</v>
       </c>
       <c r="N10" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H11">
-        <v>4</v>
+        <v>39</v>
+      </c>
+      <c r="I11">
+        <v>35</v>
       </c>
       <c r="J11">
         <v>4</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L11" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>20000.0</v>
+        <v>57</v>
       </c>
       <c r="N11" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" t="s">
         <v>62</v>
       </c>
-      <c r="C12" t="s">
-[...8 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12">
+        <v>10</v>
+      </c>
+      <c r="I12">
+        <v>4</v>
+      </c>
+      <c r="J12">
+        <v>6</v>
+      </c>
+      <c r="K12">
+        <v>9</v>
+      </c>
+      <c r="L12" t="s">
         <v>63</v>
       </c>
-      <c r="G12" t="s">
+      <c r="N12" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" t="s">
+        <v>65</v>
+      </c>
+      <c r="G13" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13">
+        <v>39</v>
+      </c>
+      <c r="I13">
+        <v>39</v>
+      </c>
+      <c r="K13">
+        <v>1</v>
+      </c>
+      <c r="L13" t="s">
+        <v>57</v>
+      </c>
+      <c r="N13" t="s">
         <v>67</v>
-      </c>
-[...31 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14">
+        <v>4</v>
+      </c>
+      <c r="J14">
+        <v>4</v>
+      </c>
+      <c r="K14">
+        <v>2</v>
+      </c>
+      <c r="L14" t="s">
+        <v>71</v>
+      </c>
+      <c r="M14">
+        <v>20000.0</v>
+      </c>
+      <c r="N14" t="s">
         <v>72</v>
-      </c>
-[...34 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15">
+        <v>21</v>
+      </c>
+      <c r="J15">
+        <v>21</v>
+      </c>
+      <c r="K15">
+        <v>5</v>
+      </c>
+      <c r="L15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M15">
+        <v>52500.0</v>
+      </c>
+      <c r="N15" t="s">
         <v>77</v>
-      </c>
-[...34 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16">
+        <v>26</v>
+      </c>
+      <c r="J16">
+        <v>26</v>
+      </c>
+      <c r="K16">
+        <v>11</v>
+      </c>
+      <c r="L16" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16">
+        <v>65000.0</v>
+      </c>
+      <c r="N16" t="s">
         <v>82</v>
-      </c>
-[...34 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G17" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="H17">
         <v>32</v>
       </c>
       <c r="I17">
         <v>3</v>
       </c>
       <c r="J17">
         <v>29</v>
       </c>
       <c r="K17">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L17" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="M17">
         <v>48000.0</v>
       </c>
       <c r="N17" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="G18" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H18">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="I18">
         <v>3</v>
       </c>
       <c r="J18">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="K18">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L18" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M18">
-        <v>75000.0</v>
+        <v>79500.0</v>
       </c>
       <c r="N18" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" t="s">
+        <v>94</v>
+      </c>
+      <c r="G19" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19">
+        <v>46</v>
+      </c>
+      <c r="I19">
+        <v>3</v>
+      </c>
+      <c r="J19">
+        <v>43</v>
+      </c>
+      <c r="K19">
+        <v>12</v>
+      </c>
+      <c r="L19" t="s">
         <v>96</v>
       </c>
-      <c r="C19" t="s">
-[...8 lines deleted...]
-      <c r="F19" t="s">
+      <c r="M19">
+        <v>69000.0</v>
+      </c>
+      <c r="N19" t="s">
         <v>97</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" t="s">
+        <v>98</v>
+      </c>
+      <c r="G20" t="s">
+        <v>99</v>
+      </c>
+      <c r="H20">
+        <v>32</v>
+      </c>
+      <c r="I20">
+        <v>3</v>
+      </c>
+      <c r="J20">
+        <v>29</v>
+      </c>
+      <c r="K20">
+        <v>14</v>
+      </c>
+      <c r="L20" t="s">
+        <v>100</v>
+      </c>
+      <c r="M20">
+        <v>48000.0</v>
+      </c>
+      <c r="N20" t="s">
         <v>101</v>
-      </c>
-[...34 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="G21" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H21">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J21">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="K21">
         <v>11</v>
       </c>
       <c r="L21" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M21">
-        <v>73500.0</v>
+        <v>75000.0</v>
       </c>
       <c r="N21" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" t="s">
+        <v>108</v>
+      </c>
+      <c r="G22" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22">
+        <v>36</v>
+      </c>
+      <c r="I22">
+        <v>1</v>
+      </c>
+      <c r="J22">
+        <v>35</v>
+      </c>
+      <c r="K22">
+        <v>7</v>
+      </c>
+      <c r="L22" t="s">
+        <v>110</v>
+      </c>
+      <c r="M22">
+        <v>74000.0</v>
+      </c>
+      <c r="N22" t="s">
         <v>111</v>
-      </c>
-[...34 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" t="s">
+        <v>113</v>
+      </c>
+      <c r="G23" t="s">
+        <v>114</v>
+      </c>
+      <c r="H23">
+        <v>75</v>
+      </c>
+      <c r="I23">
+        <v>11</v>
+      </c>
+      <c r="J23">
+        <v>64</v>
+      </c>
+      <c r="K23">
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>115</v>
+      </c>
+      <c r="M23">
+        <v>134500.0</v>
+      </c>
+      <c r="N23" t="s">
         <v>116</v>
-      </c>
-[...34 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" t="s">
+        <v>118</v>
+      </c>
+      <c r="G24" t="s">
+        <v>119</v>
+      </c>
+      <c r="H24">
+        <v>43</v>
+      </c>
+      <c r="I24">
+        <v>2</v>
+      </c>
+      <c r="J24">
+        <v>41</v>
+      </c>
+      <c r="K24">
+        <v>11</v>
+      </c>
+      <c r="L24" t="s">
+        <v>120</v>
+      </c>
+      <c r="M24">
+        <v>73500.0</v>
+      </c>
+      <c r="N24" t="s">
         <v>121</v>
-      </c>
-[...34 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="G25" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="H25">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="I25">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J25">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="K25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="L25" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="M25">
-        <v>80500.0</v>
+        <v>100000.0</v>
       </c>
       <c r="N25" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="G26" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H26">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I26">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J26">
         <v>32</v>
       </c>
       <c r="K26">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="L26" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="M26">
-        <v>85000.0</v>
+        <v>73500.0</v>
       </c>
       <c r="N26" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
+        <v>134</v>
+      </c>
+      <c r="G27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H27">
+        <v>42</v>
+      </c>
+      <c r="I27">
+        <v>4</v>
+      </c>
+      <c r="J27">
+        <v>38</v>
+      </c>
+      <c r="K27">
+        <v>14</v>
+      </c>
+      <c r="L27" t="s">
+        <v>136</v>
+      </c>
+      <c r="M27">
+        <v>105000.0</v>
+      </c>
+      <c r="N27" t="s">
         <v>137</v>
-      </c>
-[...22 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G28" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="H28">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I28">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J28">
         <v>38</v>
       </c>
       <c r="K28">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="L28" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="M28">
-        <v>110000.0</v>
+        <v>80500.0</v>
       </c>
       <c r="N28" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="G29" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="H29">
         <v>34</v>
       </c>
       <c r="I29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K29">
         <v>11</v>
       </c>
       <c r="L29" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="M29">
         <v>85000.0</v>
       </c>
       <c r="N29" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" t="s">
+        <v>148</v>
+      </c>
+      <c r="G30" t="s">
+        <v>149</v>
+      </c>
+      <c r="H30">
+        <v>47</v>
+      </c>
+      <c r="I30">
+        <v>2</v>
+      </c>
+      <c r="J30">
+        <v>45</v>
+      </c>
+      <c r="K30">
+        <v>6</v>
+      </c>
+      <c r="L30" t="s">
+        <v>150</v>
+      </c>
+      <c r="M30">
+        <v>255250.0</v>
+      </c>
+      <c r="N30" t="s">
         <v>151</v>
-      </c>
-[...34 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>152</v>
+      </c>
+      <c r="C31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D31" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" t="s">
+        <v>153</v>
+      </c>
+      <c r="G31" t="s">
+        <v>154</v>
+      </c>
+      <c r="H31">
+        <v>44</v>
+      </c>
+      <c r="I31">
+        <v>6</v>
+      </c>
+      <c r="J31">
+        <v>38</v>
+      </c>
+      <c r="K31">
+        <v>10</v>
+      </c>
+      <c r="L31" t="s">
+        <v>155</v>
+      </c>
+      <c r="M31">
+        <v>110000.0</v>
+      </c>
+      <c r="N31" t="s">
         <v>156</v>
-      </c>
-[...34 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>157</v>
+      </c>
+      <c r="C32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" t="s">
+        <v>158</v>
+      </c>
+      <c r="G32" t="s">
+        <v>159</v>
+      </c>
+      <c r="H32">
+        <v>34</v>
+      </c>
+      <c r="I32">
+        <v>3</v>
+      </c>
+      <c r="J32">
+        <v>31</v>
+      </c>
+      <c r="K32">
+        <v>11</v>
+      </c>
+      <c r="L32" t="s">
+        <v>160</v>
+      </c>
+      <c r="M32">
+        <v>85000.0</v>
+      </c>
+      <c r="N32" t="s">
         <v>161</v>
-      </c>
-[...34 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>162</v>
+      </c>
+      <c r="C33" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" t="s">
+        <v>163</v>
+      </c>
+      <c r="G33" t="s">
         <v>164</v>
       </c>
-      <c r="C33" t="s">
+      <c r="H33">
+        <v>23</v>
+      </c>
+      <c r="I33">
+        <v>3</v>
+      </c>
+      <c r="J33">
+        <v>20</v>
+      </c>
+      <c r="K33">
+        <v>7</v>
+      </c>
+      <c r="L33" t="s">
+        <v>165</v>
+      </c>
+      <c r="M33">
+        <v>57500.0</v>
+      </c>
+      <c r="N33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>167</v>
+      </c>
+      <c r="C34" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" t="s">
+        <v>168</v>
+      </c>
+      <c r="G34" t="s">
+        <v>169</v>
+      </c>
+      <c r="H34">
+        <v>23</v>
+      </c>
+      <c r="I34">
+        <v>2</v>
+      </c>
+      <c r="J34">
+        <v>21</v>
+      </c>
+      <c r="K34">
+        <v>4</v>
+      </c>
+      <c r="L34" t="s">
+        <v>170</v>
+      </c>
+      <c r="M34">
+        <v>57500.0</v>
+      </c>
+      <c r="N34" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>172</v>
+      </c>
+      <c r="C35" t="s">
         <v>37</v>
       </c>
-      <c r="D33" t="s">
-[...11 lines deleted...]
-      <c r="H33">
+      <c r="D35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35">
+        <v>50</v>
+      </c>
+      <c r="I35">
+        <v>1</v>
+      </c>
+      <c r="J35">
+        <v>49</v>
+      </c>
+      <c r="K35">
+        <v>7</v>
+      </c>
+      <c r="L35" t="s">
+        <v>173</v>
+      </c>
+      <c r="M35">
+        <v>48000.0</v>
+      </c>
+      <c r="N35" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>175</v>
+      </c>
+      <c r="C36" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" t="s">
+        <v>176</v>
+      </c>
+      <c r="G36" t="s">
+        <v>177</v>
+      </c>
+      <c r="H36">
         <v>29</v>
       </c>
-      <c r="I33">
+      <c r="I36">
         <v>4</v>
       </c>
-      <c r="J33">
+      <c r="J36">
         <v>25</v>
       </c>
-      <c r="K33">
+      <c r="K36">
         <v>10</v>
       </c>
-      <c r="L33" t="s">
-[...2 lines deleted...]
-      <c r="M33">
+      <c r="L36" t="s">
+        <v>178</v>
+      </c>
+      <c r="M36">
         <v>72500.0</v>
       </c>
-      <c r="N33" t="s">
-        <v>168</v>
+      <c r="N36" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">