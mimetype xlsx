--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Sr. No.</t>
   </si>
   <si>
     <t>Title of Technology</t>
   </si>
   <si>
     <t>Unique ID</t>
   </si>
   <si>
     <t>Date of Approval in ITMC</t>
   </si>
   <si>
     <t>Developer</t>
   </si>
   <si>
     <t>Co-Developer</t>
   </si>
   <si>
     <t>IP Type</t>
   </si>
   <si>
     <t>Details of IP</t>
   </si>
   <si>
@@ -182,627 +182,609 @@
   <si>
     <t>Dr Ashok Kumar Tiwari</t>
   </si>
   <si>
     <t>Dr Jaydip Rokade, Dr Gautham Kolluri, Dr Sandeep Saran, Dr Nagesh Sonale</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>CARIBROSAMRIDHI</t>
   </si>
   <si>
     <t>CARI/AG&amp;B/2023</t>
   </si>
   <si>
     <t>31 Oct, 2023</t>
   </si>
   <si>
     <t>Dr Simmi Tomar</t>
   </si>
   <si>
     <t>Dr V K Saxena, Dr Jaydip Rokade, Dr Vispute Mayur Murlidhar, Dr Hanmante Manoj Madhav, Dr Ashok Kumar</t>
   </si>
   <si>
-    <t>DAC Technology</t>
-[...2 lines deleted...]
-    <t>CARI/AG&amp;B/2019/9790</t>
+    <t>CARI Egg Kulfi</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2021/9600/4</t>
+  </si>
+  <si>
+    <t>Dr A S Yadav</t>
+  </si>
+  <si>
+    <t>Dr Ashok K Tiwari</t>
+  </si>
+  <si>
+    <t>CARI Egg Rabri Malai</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2021/9600/3</t>
+  </si>
+  <si>
+    <t>CARI Low Sugar Biscuits</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2021/9600/2</t>
+  </si>
+  <si>
+    <t>Dr A K Tiwari</t>
+  </si>
+  <si>
+    <t>CARI Multigrain Egg Biscuits</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2021/9600/1</t>
+  </si>
+  <si>
+    <t>11 Jun, 2021</t>
+  </si>
+  <si>
+    <t>High Protein Chicken Meat Bites</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2022/9780</t>
+  </si>
+  <si>
+    <t>23 Feb, 2022</t>
+  </si>
+  <si>
+    <t>Dr Ashim K Biswas, Dr A K Tiwari</t>
+  </si>
+  <si>
+    <t>CARI Chicken Meat Badi</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2023/9780</t>
+  </si>
+  <si>
+    <t>25 May, 2023</t>
+  </si>
+  <si>
+    <t>Dr Jaydip Rokade</t>
+  </si>
+  <si>
+    <t>Dr Iqara Rafiq, Dr Monika M, Dr Sandeep Saran, Dr Ashok K Tiwari</t>
+  </si>
+  <si>
+    <t>CARICOXICLEAN</t>
+  </si>
+  <si>
+    <t>CARI/P&amp;R/2025</t>
+  </si>
+  <si>
+    <t>30 May, 2025</t>
+  </si>
+  <si>
+    <t>Dr Gautham Kolluri</t>
+  </si>
+  <si>
+    <t>Breaking the seasonal breeding cycle in Guinea Fowl  Improved Package of Practices</t>
+  </si>
+  <si>
+    <t>CARI/AG&amp;B/2023/4690</t>
+  </si>
+  <si>
+    <t>Dr V K Saxena, Dr T Tamil Mani, Dr Sajid Ayaz, Dr S Balraj</t>
+  </si>
+  <si>
+    <t>CARI  Fermented Chicken Sausages</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2025/9780</t>
+  </si>
+  <si>
+    <t>23 Jul, 2025</t>
+  </si>
+  <si>
+    <t>Dr Geeta</t>
+  </si>
+  <si>
+    <t>Dr A S Yadav, Dr Jaydip Rokade, Dr Ashim K Bishwas, Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>Protein-enriched egg based chakli</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2026/9600</t>
+  </si>
+  <si>
+    <t>17 Feb, 2026</t>
+  </si>
+  <si>
+    <t>Dr Jaydip Rokade, Dr Ashim K Bishwas, Dr Sandeep Saran, Dr Sai Siva Kumar</t>
+  </si>
+  <si>
+    <t>Functional Chicken Meat Bites</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2022/9780/2</t>
+  </si>
+  <si>
+    <t>12 Mar, 2019</t>
+  </si>
+  <si>
+    <t>Dr Ashim Kumar Biswas</t>
+  </si>
+  <si>
+    <t>Dr C K Beura</t>
+  </si>
+  <si>
+    <t>Functional Chicken Meat Wafers</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2014/9780</t>
+  </si>
+  <si>
+    <t>CARI Oil-Based Spicy Chicken Meat Pickle</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2022/9780/1</t>
+  </si>
+  <si>
+    <t>Dr Ashim K Biswas, Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>Functional Chicken Seekh Kebabs</t>
+  </si>
+  <si>
+    <t>Dr C K Beura, Dr A S Yadav</t>
+  </si>
+  <si>
+    <t>CARI Egg Rasmalai</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2018/9600</t>
+  </si>
+  <si>
+    <t>CARI Sweet Egg Sausages</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2023/9600/1</t>
+  </si>
+  <si>
+    <t>13 Jan, 2023</t>
+  </si>
+  <si>
+    <t>Dr. Ajit Singh Yadav, Dr Abhijeet Champati, Ms Meenakshi Pathak, Dr Ashim K Biswas, Dr Sandeep Saran, Dr Ashok Kumar Tiwari</t>
+  </si>
+  <si>
+    <t>CARI Designer Egg</t>
+  </si>
+  <si>
+    <t>CARI/AN&amp;FT/2024/9600</t>
+  </si>
+  <si>
+    <t>23 Sep, 2024</t>
+  </si>
+  <si>
+    <t>Dr Praveen Tyagi</t>
+  </si>
+  <si>
+    <t>Dr AB Mandal, Dr Chandra Deo, Dr Jaydip Rokade, Dr Sandeep Saran, Dr A K Tiwari</t>
+  </si>
+  <si>
+    <t>Edited Book - Current Trends in Poultry Biotechnology</t>
+  </si>
+  <si>
+    <t>CARI/AG&amp;B/2025</t>
+  </si>
+  <si>
+    <t>Dr A K Tiwari, Dr Jaydip Rokade, Dr Gautham Kolluri</t>
+  </si>
+  <si>
+    <t>Copyright</t>
+  </si>
+  <si>
+    <t>Technical Folder -Development of Japanese Quail From Blastoderm to a complete chick</t>
+  </si>
+  <si>
+    <t>Dr Mohd Matin Ansari</t>
+  </si>
+  <si>
+    <t>Dr Martina K, Dr Gautham Kolluri, Dr Jagbir Singh Tyagi, Dr Jaydip Rokade, Dr Adnan Naim, Dr Ashok Kumar Tiwari</t>
+  </si>
+  <si>
+    <t>Technical Folder- Infectious Bursal (Gumboro) Disease Occurrence and Prevention in Poultry</t>
+  </si>
+  <si>
+    <t>19 Feb, 2025</t>
+  </si>
+  <si>
+    <t>Dr J S Tyagi, Dr Mohd. Matin Ansari, Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>Technical Folder - New Castle Disease Occurrence and Prevention in Poultry</t>
+  </si>
+  <si>
+    <t>CARI/P&amp;R/2024</t>
+  </si>
+  <si>
+    <t>10 May, 2024</t>
+  </si>
+  <si>
+    <t>Dr Jagbir Singh Tyagi, Dr Gopi M, Dr Jaydip Rokade</t>
+  </si>
+  <si>
+    <t>Book - PRAUDYGIK KUKKUT PAALAN</t>
+  </si>
+  <si>
+    <t>LD-53560/2025-CO</t>
+  </si>
+  <si>
+    <t>22 Dec, 2025</t>
+  </si>
+  <si>
+    <t>Edited Book - Genome editing for enhancing health and welfare in poultry</t>
+  </si>
+  <si>
+    <t>Dr Md. Matin Ansari, Dr(Mrs.) Simmi Tomar, Dr A. K. Tiwari, Dr Jagbir Singh Tyagi</t>
+  </si>
+  <si>
+    <t>LD-20260181678</t>
+  </si>
+  <si>
+    <t>LD-53559/2025-CO</t>
+  </si>
+  <si>
+    <t>30 Jan, 2026</t>
+  </si>
+  <si>
+    <t>Technical Booklet - How to earn Rs. 25000/- per month from Japanese quail farming</t>
+  </si>
+  <si>
+    <t>CARI/PEAR/2023</t>
+  </si>
+  <si>
+    <t>14 Jul, 2023</t>
+  </si>
+  <si>
+    <t>Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>Dr A S Yadav, Dr A B Mandal</t>
+  </si>
+  <si>
+    <t>22382/2024-CO/L</t>
+  </si>
+  <si>
+    <t>15 Jul, 2024</t>
+  </si>
+  <si>
+    <t>Backyard Kukkut Palan</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2023</t>
+  </si>
+  <si>
+    <t>Dr Roopsi Tiwari, Dr Gautham Kolluri, Dr Jagbir Singh Tyagi, Dr Triveni Dutt, Dr A.K. Tiwari</t>
+  </si>
+  <si>
+    <t>L-161344/2025</t>
+  </si>
+  <si>
+    <t>21845/2024-CO/L</t>
+  </si>
+  <si>
+    <t>24 Feb, 2025</t>
+  </si>
+  <si>
+    <t>10 Jul, 2024</t>
+  </si>
+  <si>
+    <t>Extension Folder - Kukkut Prasanskaran Prodyogikiyan - Ek Jhalak (A Glimpse of Poultry Processing Technologies)</t>
+  </si>
+  <si>
+    <t>Dr Sanjeev Kumar, Dr A S Yadav</t>
+  </si>
+  <si>
+    <t>21904/2024-CO/L</t>
+  </si>
+  <si>
+    <t>A GLIMPSE OF POULTRY FARMING TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>L-153891/2024</t>
+  </si>
+  <si>
+    <t>22040/2024-CO/L</t>
+  </si>
+  <si>
+    <t>19 Sep, 2024</t>
+  </si>
+  <si>
+    <t>11 Jul, 2024</t>
+  </si>
+  <si>
+    <t>Book - CARI Technologies and Services</t>
+  </si>
+  <si>
+    <t>CARI/2024/</t>
+  </si>
+  <si>
+    <t>Dr Jaydip Rokade, Dr Sandeep Saran, Dr Gauhtam Kolluri</t>
+  </si>
+  <si>
+    <t>L-153643/2024</t>
+  </si>
+  <si>
+    <t>21846/2024-CO/L</t>
+  </si>
+  <si>
+    <t>12 Sep, 2024</t>
+  </si>
+  <si>
+    <t>Unlocking the Secrets of Commercial Poultry Farming, Processing and Marketing</t>
+  </si>
+  <si>
+    <t>CARI/PEAR/2023/</t>
+  </si>
+  <si>
+    <t>Dr Jagbir Singh Tyagi, Dr Jaydip Rokade, Dr Gautham Kolluri</t>
+  </si>
+  <si>
+    <t>L-154543/2024</t>
+  </si>
+  <si>
+    <t>22381/2024-CO/L</t>
+  </si>
+  <si>
+    <t>25 Sep, 2024</t>
+  </si>
+  <si>
+    <t>CARI/AG&amp;B/2012/</t>
+  </si>
+  <si>
+    <t>Dr V K Saxena</t>
+  </si>
+  <si>
+    <t>Trademark</t>
+  </si>
+  <si>
+    <t>20 May, 2014</t>
+  </si>
+  <si>
+    <t>11 Oct, 2012</t>
+  </si>
+  <si>
+    <t>CARISWETA</t>
+  </si>
+  <si>
+    <t>CARI/AG&amp;B/2012</t>
+  </si>
+  <si>
+    <t>Dr Raj Narayan</t>
+  </si>
+  <si>
+    <t>23 May, 2014</t>
+  </si>
+  <si>
+    <t>CARIPRIYA</t>
+  </si>
+  <si>
+    <t>CARI/PHM/2012/</t>
+  </si>
+  <si>
+    <t>Dr S K Bhanja</t>
+  </si>
+  <si>
+    <t>21 May, 2014</t>
+  </si>
+  <si>
+    <t>CARIUTTAM</t>
+  </si>
+  <si>
+    <t>13 Jan, 2014</t>
+  </si>
+  <si>
+    <t>10 Apr, 2012</t>
+  </si>
+  <si>
+    <t>CARI Signature</t>
+  </si>
+  <si>
+    <t>CARI/PME/2022/</t>
+  </si>
+  <si>
+    <t>Dr Jaydip Rokade, Dr Gautham Kolluri, Dr Simmi Tomar</t>
+  </si>
+  <si>
+    <t>6083682-88</t>
+  </si>
+  <si>
+    <t>13 May, 2023</t>
+  </si>
+  <si>
+    <t>26 Aug, 2023</t>
+  </si>
+  <si>
+    <t>CARIGIRIGRAM</t>
+  </si>
+  <si>
+    <t>CARI/P&amp;R/2024/6000</t>
+  </si>
+  <si>
+    <t>Dr Mohd. Matin Ansari</t>
+  </si>
+  <si>
+    <t>10 Sep, 2024</t>
+  </si>
+  <si>
+    <t>CARIHERBIGROW</t>
+  </si>
+  <si>
+    <t>CARI/AN&amp;FT/2022/3740/1</t>
+  </si>
+  <si>
+    <t>07 Oct, 2022</t>
+  </si>
+  <si>
+    <t>Dr Divya</t>
+  </si>
+  <si>
+    <t>Dr Chandra Deo, Dr Avishek Biswas, Dr Sandeep Saran, Dr A.K. Tiwari</t>
+  </si>
+  <si>
+    <t>CARIHERBISTRESSMIN</t>
+  </si>
+  <si>
+    <t>CARI/AN&amp;FT/2022/3740</t>
+  </si>
+  <si>
+    <t>Dr Chandra Deo, Dr Avishek Biswas, Dr Subrat Kumar Bhanja, Dr Sandeep Saran, Dr A.K. Tiwari</t>
+  </si>
+  <si>
+    <t>CARITOXOMIN</t>
+  </si>
+  <si>
+    <t>CARI/AN&amp;FT/2023/3745</t>
+  </si>
+  <si>
+    <t>Dr Avishek Biswas</t>
+  </si>
+  <si>
+    <t>Dr Chandra Deo, Dr Divya, Dr A.K. Tiwari</t>
+  </si>
+  <si>
+    <t>CARI Quail Egg Setting tray</t>
+  </si>
+  <si>
+    <t>CARI/P&amp;R/2024/4580/2</t>
+  </si>
+  <si>
+    <t>02 Aug, 2024</t>
+  </si>
+  <si>
+    <t>Dr Jagbir Singh Tyagi, Dr Mohd. Matin Ansari, Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>Design</t>
+  </si>
+  <si>
+    <t>510286-001</t>
+  </si>
+  <si>
+    <t>22 Jul, 2026</t>
+  </si>
+  <si>
+    <t>CARI Pedigree Hatching Box</t>
+  </si>
+  <si>
+    <t>CARI/P&amp;R/2024/4580/1</t>
+  </si>
+  <si>
+    <t>510285-001</t>
+  </si>
+  <si>
+    <t>CARI Quail Chick Feeder</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2026/4580</t>
+  </si>
+  <si>
+    <t>27 Mar, 2026</t>
+  </si>
+  <si>
+    <t>Dr Raj Narayan, Dr Jaydip Rokade, Dr Mohd. Matin Ansari, Dr Sandeep Saran, Dr J S Tyagi</t>
+  </si>
+  <si>
+    <t>506245-001</t>
+  </si>
+  <si>
+    <t>18 Jun, 2026</t>
+  </si>
+  <si>
+    <t>CARI Egg Testing Platform</t>
+  </si>
+  <si>
+    <t>CARI/PHT/2024/4580</t>
+  </si>
+  <si>
+    <t>Dr Sonale Nagesh, Dr Prasad Wadajkar, Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>445809-001</t>
+  </si>
+  <si>
+    <t>28 Jan, 2025</t>
+  </si>
+  <si>
+    <t>Breeder Cage (Quail)</t>
+  </si>
+  <si>
+    <t>CARI/AG&amp;B/2023/4690/2</t>
+  </si>
+  <si>
+    <t>Dr Jaydip J Rokade, Dr Simmi Tomar, Dr Sandeep Saran, Dr Monika M</t>
+  </si>
+  <si>
+    <t>416205-001</t>
+  </si>
+  <si>
+    <t>08 May, 2024</t>
+  </si>
+  <si>
+    <t>Colony Laying Cage (Quail)</t>
+  </si>
+  <si>
+    <t>CARI/AG&amp;B/2023/4690/1</t>
+  </si>
+  <si>
+    <t>Dr Jaydip J Rokade, Dr Simmi Tomar, Dr Sandeep Saran</t>
+  </si>
+  <si>
+    <t>416204-001</t>
+  </si>
+  <si>
+    <t>CARI Portable Poultry Incubator</t>
+  </si>
+  <si>
+    <t>CARI/P&amp;R/2019/4580</t>
   </si>
   <si>
     <t>09 Sep, 2019</t>
-  </si>
-[...568 lines deleted...]
-    <t>CARI/P&amp;R/2019/4580</t>
   </si>
   <si>
     <t>Dr Jagbir Singh Tyagi</t>
   </si>
   <si>
     <t>Dr Gautham Kolluri, Dr Sandeep Saran</t>
   </si>
   <si>
     <t>366318-001</t>
   </si>
   <si>
     <t>25 Mar, 2023</t>
   </si>
   <si>
     <t>18 Jun, 2022</t>
   </si>
   <si>
     <t>CARI-NANOGROAID</t>
   </si>
   <si>
     <t>CARI/AN&amp;FT/2026/3740</t>
   </si>
   <si>
     <t>Dr Sagnik Das, Dr Chandra Deo, Dr Jaydip Rokade, Dr Akhilesh Kumar, Dr Anju Kala, Dr J. S. Tyagi</t>
   </si>
@@ -1247,51 +1229,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M71"/>
+  <dimension ref="A1:M69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="254.652" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1937,2292 +1919,2210 @@
       </c>
       <c r="J16" t="s">
         <v>19</v>
       </c>
       <c r="K16" t="s">
         <v>19</v>
       </c>
       <c r="L16" t="s">
         <v>19</v>
       </c>
       <c r="M16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" t="s">
         <v>58</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>50</v>
       </c>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" t="s">
         <v>19</v>
       </c>
       <c r="J17" t="s">
         <v>19</v>
       </c>
       <c r="K17" t="s">
         <v>19</v>
       </c>
       <c r="L17" t="s">
         <v>19</v>
       </c>
       <c r="M17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G18" t="s">
         <v>50</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
         <v>19</v>
       </c>
       <c r="J18" t="s">
         <v>19</v>
       </c>
       <c r="K18" t="s">
         <v>19</v>
       </c>
       <c r="L18" t="s">
         <v>19</v>
       </c>
       <c r="M18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G19" t="s">
         <v>50</v>
       </c>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
         <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>19</v>
       </c>
       <c r="K19" t="s">
         <v>19</v>
       </c>
       <c r="L19" t="s">
         <v>19</v>
       </c>
       <c r="M19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>67</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="G20" t="s">
         <v>50</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
         <v>19</v>
       </c>
       <c r="K20" t="s">
         <v>19</v>
       </c>
       <c r="L20" t="s">
         <v>19</v>
       </c>
       <c r="M20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
         <v>69</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>70</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G21" t="s">
         <v>50</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>19</v>
       </c>
       <c r="J21" t="s">
         <v>19</v>
       </c>
       <c r="K21" t="s">
         <v>19</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="M21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22" t="s">
         <v>74</v>
       </c>
       <c r="E22" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="F22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>50</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
         <v>19</v>
       </c>
       <c r="J22" t="s">
         <v>19</v>
       </c>
       <c r="K22" t="s">
         <v>19</v>
       </c>
       <c r="L22" t="s">
         <v>19</v>
       </c>
       <c r="M22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>50</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
         <v>19</v>
       </c>
       <c r="J23" t="s">
         <v>19</v>
       </c>
       <c r="K23" t="s">
         <v>19</v>
       </c>
       <c r="L23" t="s">
         <v>19</v>
       </c>
       <c r="M23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G24" t="s">
         <v>50</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
         <v>19</v>
       </c>
       <c r="J24" t="s">
         <v>19</v>
       </c>
       <c r="K24" t="s">
         <v>19</v>
       </c>
       <c r="L24" t="s">
         <v>19</v>
       </c>
       <c r="M24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
         <v>85</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>86</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>87</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>50</v>
       </c>
       <c r="H25" t="s">
         <v>19</v>
       </c>
       <c r="I25" t="s">
         <v>19</v>
       </c>
       <c r="J25" t="s">
         <v>19</v>
       </c>
       <c r="K25" t="s">
         <v>19</v>
       </c>
       <c r="L25" t="s">
         <v>19</v>
       </c>
       <c r="M25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="E26" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G26" t="s">
         <v>50</v>
       </c>
       <c r="H26" t="s">
         <v>19</v>
       </c>
       <c r="I26" t="s">
         <v>19</v>
       </c>
       <c r="J26" t="s">
         <v>19</v>
       </c>
       <c r="K26" t="s">
         <v>19</v>
       </c>
       <c r="L26" t="s">
         <v>19</v>
       </c>
       <c r="M26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G27" t="s">
         <v>50</v>
       </c>
       <c r="H27" t="s">
         <v>19</v>
       </c>
       <c r="I27" t="s">
         <v>19</v>
       </c>
       <c r="J27" t="s">
         <v>19</v>
       </c>
       <c r="K27" t="s">
         <v>19</v>
       </c>
       <c r="L27" t="s">
         <v>19</v>
       </c>
       <c r="M27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G28" t="s">
         <v>50</v>
       </c>
       <c r="H28" t="s">
         <v>19</v>
       </c>
       <c r="I28" t="s">
         <v>19</v>
       </c>
       <c r="J28" t="s">
         <v>19</v>
       </c>
       <c r="K28" t="s">
         <v>19</v>
       </c>
       <c r="L28" t="s">
         <v>19</v>
       </c>
       <c r="M28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>100</v>
+      </c>
+      <c r="C29" t="s">
         <v>101</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G29" t="s">
         <v>50</v>
       </c>
       <c r="H29" t="s">
         <v>19</v>
       </c>
       <c r="I29" t="s">
         <v>19</v>
       </c>
       <c r="J29" t="s">
         <v>19</v>
       </c>
       <c r="K29" t="s">
         <v>19</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="E30" t="s">
+        <v>96</v>
+      </c>
+      <c r="F30" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G30" t="s">
         <v>50</v>
       </c>
       <c r="H30" t="s">
         <v>19</v>
       </c>
       <c r="I30" t="s">
         <v>19</v>
       </c>
       <c r="J30" t="s">
         <v>19</v>
       </c>
       <c r="K30" t="s">
         <v>19</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E31" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="F31" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G31" t="s">
         <v>50</v>
       </c>
       <c r="H31" t="s">
         <v>19</v>
       </c>
       <c r="I31" t="s">
         <v>19</v>
       </c>
       <c r="J31" t="s">
         <v>19</v>
       </c>
       <c r="K31" t="s">
         <v>19</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E32" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="F32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G32" t="s">
         <v>50</v>
       </c>
       <c r="H32" t="s">
         <v>19</v>
       </c>
       <c r="I32" t="s">
         <v>19</v>
       </c>
       <c r="J32" t="s">
         <v>19</v>
       </c>
       <c r="K32" t="s">
         <v>19</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" t="s">
         <v>113</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>114</v>
       </c>
-      <c r="D33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G33" t="s">
         <v>50</v>
       </c>
       <c r="H33" t="s">
         <v>19</v>
       </c>
       <c r="I33" t="s">
         <v>19</v>
       </c>
       <c r="J33" t="s">
         <v>19</v>
       </c>
       <c r="K33" t="s">
         <v>19</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D34" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="F34" t="s">
         <v>118</v>
       </c>
       <c r="G34" t="s">
-        <v>50</v>
+        <v>119</v>
       </c>
       <c r="H34" t="s">
         <v>19</v>
       </c>
       <c r="I34" t="s">
         <v>19</v>
       </c>
       <c r="J34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K34" t="s">
         <v>19</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" t="s">
+        <v>121</v>
+      </c>
+      <c r="F35" t="s">
+        <v>122</v>
+      </c>
+      <c r="G35" t="s">
         <v>119</v>
       </c>
-      <c r="C35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H35" t="s">
         <v>19</v>
       </c>
       <c r="I35" t="s">
         <v>19</v>
       </c>
       <c r="J35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K35" t="s">
         <v>19</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E36" t="s">
+        <v>80</v>
+      </c>
+      <c r="F36" t="s">
         <v>125</v>
       </c>
-      <c r="D36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H36" t="s">
         <v>19</v>
       </c>
       <c r="I36" t="s">
         <v>19</v>
       </c>
       <c r="J36" t="s">
         <v>20</v>
       </c>
       <c r="K36" t="s">
         <v>19</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" t="s">
         <v>128</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
+        <v>80</v>
+      </c>
+      <c r="F37" t="s">
         <v>129</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H37" t="s">
         <v>19</v>
       </c>
       <c r="I37" t="s">
         <v>19</v>
       </c>
       <c r="J37" t="s">
         <v>20</v>
       </c>
       <c r="K37" t="s">
         <v>19</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" t="s">
+        <v>117</v>
+      </c>
+      <c r="D38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38" t="s">
+        <v>64</v>
+      </c>
+      <c r="G38" t="s">
+        <v>119</v>
+      </c>
+      <c r="H38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" t="s">
         <v>131</v>
       </c>
-      <c r="C38" t="s">
-[...8 lines deleted...]
-      <c r="F38" t="s">
+      <c r="K38" t="s">
+        <v>19</v>
+      </c>
+      <c r="L38" t="s">
+        <v>19</v>
+      </c>
+      <c r="M38" t="s">
         <v>132</v>
-      </c>
-[...19 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>133</v>
       </c>
       <c r="C39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" t="s">
+        <v>79</v>
+      </c>
+      <c r="E39" t="s">
+        <v>80</v>
+      </c>
+      <c r="F39" t="s">
         <v>134</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
+        <v>119</v>
+      </c>
+      <c r="H39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" t="s">
         <v>135</v>
       </c>
-      <c r="E39" t="s">
-[...2 lines deleted...]
-      <c r="F39" t="s">
+      <c r="J39" t="s">
         <v>136</v>
       </c>
-      <c r="G39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K39" t="s">
         <v>19</v>
       </c>
       <c r="L39" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="M39" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="E40" t="s">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="F40" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="G40" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H40" t="s">
         <v>19</v>
       </c>
       <c r="I40" t="s">
         <v>20</v>
       </c>
       <c r="J40" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="K40" t="s">
         <v>19</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" t="s">
+        <v>146</v>
+      </c>
+      <c r="D41" t="s">
         <v>140</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="F41" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G41" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H41" t="s">
         <v>19</v>
       </c>
       <c r="I41" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="J41" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="K41" t="s">
         <v>19</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="M41" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="E42" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F42" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G42" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H42" t="s">
         <v>19</v>
       </c>
       <c r="I42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J42" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="K42" t="s">
         <v>19</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" t="s">
+        <v>140</v>
+      </c>
+      <c r="E43" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" t="s">
         <v>153</v>
       </c>
-      <c r="D43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H43" t="s">
         <v>19</v>
       </c>
       <c r="I43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K43" t="s">
         <v>19</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M43" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="E44" t="s">
-        <v>148</v>
+        <v>64</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G44" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H44" t="s">
         <v>19</v>
       </c>
       <c r="I44" t="s">
-        <v>19</v>
+        <v>163</v>
       </c>
       <c r="J44" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="K44" t="s">
         <v>19</v>
       </c>
       <c r="L44" t="s">
-        <v>19</v>
+        <v>165</v>
       </c>
       <c r="M44" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C45" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="D45" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="E45" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F45" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="G45" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H45" t="s">
         <v>19</v>
       </c>
       <c r="I45" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="J45" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="K45" t="s">
         <v>19</v>
       </c>
       <c r="L45" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="M45" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>167</v>
+        <v>30</v>
       </c>
       <c r="C46" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D46" t="s">
-        <v>147</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>68</v>
+        <v>173</v>
       </c>
       <c r="F46" t="s">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
-        <v>127</v>
+        <v>174</v>
       </c>
       <c r="H46" t="s">
         <v>19</v>
       </c>
-      <c r="I46" t="s">
-[...3 lines deleted...]
-        <v>171</v>
+      <c r="I46">
+        <v>1170070</v>
+      </c>
+      <c r="J46">
+        <v>2409822</v>
       </c>
       <c r="K46" t="s">
         <v>19</v>
       </c>
       <c r="L46" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M46" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" t="s">
         <v>174</v>
       </c>
-      <c r="D47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H47" t="s">
         <v>19</v>
       </c>
-      <c r="I47" t="s">
+      <c r="I47">
+        <v>1170714</v>
+      </c>
+      <c r="J47">
+        <v>2409824</v>
+      </c>
+      <c r="K47" t="s">
+        <v>19</v>
+      </c>
+      <c r="L47" t="s">
+        <v>180</v>
+      </c>
+      <c r="M47" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>181</v>
       </c>
       <c r="C48" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D48" t="s">
         <v>19</v>
       </c>
       <c r="E48" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="H48" t="s">
         <v>19</v>
       </c>
       <c r="I48">
-        <v>1170070</v>
+        <v>1170097</v>
       </c>
       <c r="J48">
-        <v>2409822</v>
+        <v>2409823</v>
       </c>
       <c r="K48" t="s">
         <v>19</v>
       </c>
       <c r="L48" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M48" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C49" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" t="s">
+        <v>174</v>
+      </c>
+      <c r="H49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49">
+        <v>1147882</v>
+      </c>
+      <c r="J49">
+        <v>2312766</v>
+      </c>
+      <c r="K49" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" t="s">
         <v>186</v>
       </c>
-      <c r="F49" t="s">
-[...17 lines deleted...]
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>188</v>
       </c>
       <c r="C50" t="s">
         <v>189</v>
       </c>
       <c r="D50" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="E50" t="s">
+        <v>141</v>
+      </c>
+      <c r="F50" t="s">
         <v>190</v>
       </c>
-      <c r="F50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="H50" t="s">
         <v>19</v>
       </c>
-      <c r="I50">
-[...3 lines deleted...]
-        <v>2409823</v>
+      <c r="I50" t="s">
+        <v>191</v>
+      </c>
+      <c r="J50" t="s">
+        <v>191</v>
       </c>
       <c r="K50" t="s">
         <v>19</v>
       </c>
       <c r="L50" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M50" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C51" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="D51" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="E51" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="H51" t="s">
         <v>19</v>
       </c>
-      <c r="I51">
-        <v>1147882</v>
+      <c r="I51" t="s">
+        <v>19</v>
       </c>
       <c r="J51">
-        <v>2312766</v>
+        <v>6616017</v>
       </c>
       <c r="K51" t="s">
         <v>19</v>
       </c>
       <c r="L51" t="s">
-        <v>193</v>
+        <v>19</v>
       </c>
       <c r="M51" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C52" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D52" t="s">
-        <v>74</v>
+        <v>200</v>
       </c>
       <c r="E52" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="F52" t="s">
+        <v>202</v>
+      </c>
+      <c r="G52" t="s">
+        <v>174</v>
+      </c>
+      <c r="H52" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52">
+        <v>6616014</v>
+      </c>
+      <c r="K52" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" t="s">
+        <v>19</v>
+      </c>
+      <c r="M52" t="s">
         <v>197</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>203</v>
+      </c>
+      <c r="C53" t="s">
+        <v>204</v>
+      </c>
+      <c r="D53" t="s">
+        <v>200</v>
+      </c>
+      <c r="E53" t="s">
         <v>201</v>
       </c>
-      <c r="C53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="G53" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="H53" t="s">
         <v>19</v>
       </c>
       <c r="I53" t="s">
         <v>19</v>
       </c>
       <c r="J53">
-        <v>6616017</v>
+        <v>6616015</v>
       </c>
       <c r="K53" t="s">
         <v>19</v>
       </c>
       <c r="L53" t="s">
         <v>19</v>
       </c>
       <c r="M53" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D54" t="s">
-        <v>207</v>
+        <v>109</v>
       </c>
       <c r="E54" t="s">
         <v>208</v>
       </c>
       <c r="F54" t="s">
         <v>209</v>
       </c>
       <c r="G54" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="H54" t="s">
         <v>19</v>
       </c>
       <c r="I54" t="s">
         <v>19</v>
       </c>
       <c r="J54">
-        <v>6616014</v>
+        <v>6616016</v>
       </c>
       <c r="K54" t="s">
         <v>19</v>
       </c>
       <c r="L54" t="s">
         <v>19</v>
       </c>
       <c r="M54" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>210</v>
       </c>
       <c r="C55" t="s">
         <v>211</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E55" t="s">
-        <v>208</v>
+        <v>80</v>
       </c>
       <c r="F55" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G55" t="s">
-        <v>181</v>
+        <v>214</v>
       </c>
       <c r="H55" t="s">
         <v>19</v>
       </c>
       <c r="I55" t="s">
         <v>19</v>
       </c>
-      <c r="J55">
-        <v>6616015</v>
+      <c r="J55" t="s">
+        <v>215</v>
       </c>
       <c r="K55" t="s">
         <v>19</v>
       </c>
       <c r="L55" t="s">
         <v>19</v>
       </c>
       <c r="M55" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" t="s">
+        <v>212</v>
+      </c>
+      <c r="E56" t="s">
+        <v>80</v>
+      </c>
+      <c r="F56" t="s">
+        <v>125</v>
+      </c>
+      <c r="G56" t="s">
         <v>214</v>
       </c>
-      <c r="D56" t="s">
-[...5 lines deleted...]
-      <c r="F56" t="s">
+      <c r="H56" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" t="s">
+        <v>219</v>
+      </c>
+      <c r="K56" t="s">
+        <v>19</v>
+      </c>
+      <c r="L56" t="s">
+        <v>19</v>
+      </c>
+      <c r="M56" t="s">
         <v>216</v>
-      </c>
-[...19 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C57" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D57" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E57" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F57" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="G57" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H57" t="s">
         <v>19</v>
       </c>
       <c r="I57" t="s">
         <v>19</v>
       </c>
       <c r="J57" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="K57" t="s">
         <v>19</v>
       </c>
       <c r="L57" t="s">
         <v>19</v>
       </c>
       <c r="M57" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C58" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="E58" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>132</v>
+        <v>228</v>
       </c>
       <c r="G58" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H58" t="s">
         <v>19</v>
       </c>
       <c r="I58" t="s">
         <v>19</v>
       </c>
       <c r="J58" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="K58" t="s">
         <v>19</v>
       </c>
       <c r="L58" t="s">
         <v>19</v>
       </c>
       <c r="M58" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C59" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D59" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="E59" t="s">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="F59" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G59" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H59" t="s">
         <v>19</v>
       </c>
       <c r="I59" t="s">
         <v>19</v>
       </c>
       <c r="J59" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="K59" t="s">
         <v>19</v>
       </c>
       <c r="L59" t="s">
         <v>19</v>
       </c>
       <c r="M59" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C60" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D60" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E60" t="s">
-        <v>79</v>
+        <v>179</v>
       </c>
       <c r="F60" t="s">
+        <v>238</v>
+      </c>
+      <c r="G60" t="s">
+        <v>214</v>
+      </c>
+      <c r="H60" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" t="s">
+        <v>19</v>
+      </c>
+      <c r="J60" t="s">
+        <v>239</v>
+      </c>
+      <c r="K60" t="s">
+        <v>19</v>
+      </c>
+      <c r="L60" t="s">
+        <v>19</v>
+      </c>
+      <c r="M60" t="s">
         <v>235</v>
-      </c>
-[...19 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C61" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D61" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="E61" t="s">
-        <v>186</v>
+        <v>243</v>
       </c>
       <c r="F61" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="G61" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H61" t="s">
         <v>19</v>
       </c>
       <c r="I61" t="s">
-        <v>19</v>
+        <v>245</v>
       </c>
       <c r="J61" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="K61" t="s">
         <v>19</v>
       </c>
       <c r="L61" t="s">
-        <v>19</v>
+        <v>246</v>
       </c>
       <c r="M61" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C62" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="D62" t="s">
-        <v>147</v>
+        <v>222</v>
       </c>
       <c r="E62" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="F62" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="G62" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
         <v>19</v>
       </c>
       <c r="I62" t="s">
         <v>19</v>
       </c>
       <c r="J62" t="s">
-        <v>246</v>
+        <v>20</v>
       </c>
       <c r="K62" t="s">
         <v>19</v>
       </c>
       <c r="L62" t="s">
         <v>19</v>
       </c>
       <c r="M62" t="s">
-        <v>242</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C63" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>254</v>
       </c>
       <c r="E63" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="F63" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="G63" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="H63" t="s">
         <v>19</v>
       </c>
-      <c r="I63" t="s">
-[...3 lines deleted...]
-        <v>251</v>
+      <c r="I63">
+        <v>334340</v>
+      </c>
+      <c r="J63">
+        <v>201711007119</v>
       </c>
       <c r="K63" t="s">
         <v>19</v>
       </c>
       <c r="L63" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="M63" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C64" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D64" t="s">
-        <v>229</v>
+        <v>86</v>
       </c>
       <c r="E64" t="s">
-        <v>208</v>
+        <v>75</v>
       </c>
       <c r="F64" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G64" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H64" t="s">
         <v>19</v>
       </c>
       <c r="I64" t="s">
         <v>19</v>
       </c>
-      <c r="J64" t="s">
-        <v>20</v>
+      <c r="J64">
+        <v>202611051029</v>
       </c>
       <c r="K64" t="s">
         <v>19</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
-        <v>19</v>
+        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C65" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="D65" t="s">
-        <v>260</v>
+        <v>212</v>
       </c>
       <c r="E65" t="s">
-        <v>261</v>
+        <v>201</v>
       </c>
       <c r="F65" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G65" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H65" t="s">
         <v>19</v>
       </c>
-      <c r="I65">
-        <v>334340</v>
+      <c r="I65" t="s">
+        <v>19</v>
       </c>
       <c r="J65">
-        <v>201711007119</v>
+        <v>202411072845</v>
       </c>
       <c r="K65" t="s">
         <v>19</v>
       </c>
       <c r="L65" t="s">
-        <v>263</v>
+        <v>19</v>
       </c>
       <c r="M65" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C66" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D66" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="E66" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="F66" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="G66" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H66" t="s">
         <v>19</v>
       </c>
       <c r="I66" t="s">
         <v>19</v>
       </c>
       <c r="J66">
-        <v>202611051029</v>
+        <v>202311055661</v>
       </c>
       <c r="K66" t="s">
         <v>19</v>
       </c>
       <c r="L66" t="s">
         <v>19</v>
       </c>
       <c r="M66" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D67" t="s">
-        <v>219</v>
+        <v>273</v>
       </c>
       <c r="E67" t="s">
-        <v>208</v>
+        <v>58</v>
       </c>
       <c r="F67" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="G67" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H67" t="s">
         <v>19</v>
       </c>
       <c r="I67" t="s">
         <v>19</v>
       </c>
       <c r="J67">
-        <v>202411072845</v>
+        <v>202211046457</v>
       </c>
       <c r="K67" t="s">
         <v>19</v>
       </c>
       <c r="L67" t="s">
         <v>19</v>
       </c>
       <c r="M67" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C68" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D68" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="E68" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="F68" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G68" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H68" t="s">
         <v>19</v>
       </c>
       <c r="I68" t="s">
         <v>19</v>
       </c>
       <c r="J68">
-        <v>202311055661</v>
+        <v>202411030499</v>
       </c>
       <c r="K68" t="s">
         <v>19</v>
       </c>
       <c r="L68" t="s">
         <v>19</v>
       </c>
       <c r="M68" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C69" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D69" t="s">
-        <v>279</v>
+        <v>140</v>
       </c>
       <c r="E69" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="F69" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G69" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H69" t="s">
         <v>19</v>
       </c>
       <c r="I69" t="s">
         <v>19</v>
       </c>
       <c r="J69">
-        <v>202211046457</v>
+        <v>202311066448</v>
       </c>
       <c r="K69" t="s">
         <v>19</v>
       </c>
       <c r="L69" t="s">
         <v>19</v>
       </c>
       <c r="M69" t="s">
-        <v>281</v>
-[...9 lines deleted...]
-      <c r="C70" t="s">
         <v>283</v>
-      </c>
-[...69 lines deleted...]
-        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">