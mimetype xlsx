--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -12,77 +12,248 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Sr. No.</t>
   </si>
   <si>
     <t>Type of Sample</t>
   </si>
   <si>
     <t>Source (City)</t>
   </si>
   <si>
     <t>Tests Performed</t>
   </si>
   <si>
     <t>Testing Fee (Rs.)</t>
   </si>
   <si>
     <t>Date of Receipt</t>
   </si>
   <si>
+    <t>Feed Sample</t>
+  </si>
+  <si>
+    <t>Hapur</t>
+  </si>
+  <si>
+    <t>Moisture</t>
+  </si>
+  <si>
+    <t>25 Jun, 2026</t>
+  </si>
+  <si>
+    <t>Starter</t>
+  </si>
+  <si>
+    <t>Meerut</t>
+  </si>
+  <si>
+    <t>Ochratoxin A</t>
+  </si>
+  <si>
+    <t>15 Jun, 2026</t>
+  </si>
+  <si>
+    <t>Cattle Feed</t>
+  </si>
+  <si>
+    <t>Barabanki</t>
+  </si>
+  <si>
+    <t>Aflatoxin B1</t>
+  </si>
+  <si>
+    <t>15 Oct, 2026</t>
+  </si>
+  <si>
+    <t>Acid Insoluble Ash (Sand &amp; Silica)</t>
+  </si>
+  <si>
+    <t>Crude Fiber</t>
+  </si>
+  <si>
+    <t>Ether Extract</t>
+  </si>
+  <si>
+    <t>Crude Protein</t>
+  </si>
+  <si>
+    <t>Poultry Breeder</t>
+  </si>
+  <si>
+    <t>Total Phosphorus</t>
+  </si>
+  <si>
+    <t>28 Sep, 2026</t>
+  </si>
+  <si>
+    <t>Calcium</t>
+  </si>
+  <si>
+    <t>Total Ash</t>
+  </si>
+  <si>
+    <t>Suratgarh</t>
+  </si>
+  <si>
+    <t>02 Sep, 2026</t>
+  </si>
+  <si>
+    <t>Pithoragarh</t>
+  </si>
+  <si>
+    <t>20 Jul, 2026</t>
+  </si>
+  <si>
+    <t>feed sample</t>
+  </si>
+  <si>
+    <t>Finisher</t>
+  </si>
+  <si>
+    <t>Bareilly</t>
+  </si>
+  <si>
+    <t>06 Jul, 2026</t>
+  </si>
+  <si>
+    <t>Musterd Oil Cake</t>
+  </si>
+  <si>
+    <t>Kashipur</t>
+  </si>
+  <si>
+    <t>03 Jun, 2026</t>
+  </si>
+  <si>
+    <t>Pre-starter</t>
+  </si>
+  <si>
+    <t>Rice Bran</t>
+  </si>
+  <si>
+    <t>Poultry Feed</t>
+  </si>
+  <si>
+    <t>Yellow Maize</t>
+  </si>
+  <si>
+    <t>Rampur</t>
+  </si>
+  <si>
+    <t>22 Jun, 2026</t>
+  </si>
+  <si>
+    <t>Finisher Feed</t>
+  </si>
+  <si>
+    <t>Haldwani</t>
+  </si>
+  <si>
+    <t>Dehradun</t>
+  </si>
+  <si>
+    <t>Rudrapur</t>
+  </si>
+  <si>
+    <t>05 Jun, 2026</t>
+  </si>
+  <si>
+    <t>Yellow Maze</t>
+  </si>
+  <si>
+    <t>Gurgaon</t>
+  </si>
+  <si>
+    <t>Min Mixture</t>
+  </si>
+  <si>
+    <t>22 May, 2026</t>
+  </si>
+  <si>
+    <t>Marble Chips</t>
+  </si>
+  <si>
+    <t>Deoiled Rice Bran</t>
+  </si>
+  <si>
+    <t>19 May, 2026</t>
+  </si>
+  <si>
+    <t>Soya Bean Mile</t>
+  </si>
+  <si>
+    <t>Poultry Finisher Feed</t>
+  </si>
+  <si>
+    <t>Khatima</t>
+  </si>
+  <si>
+    <t>08 May, 2026</t>
+  </si>
+  <si>
+    <t>Poultry Pre-Starter</t>
+  </si>
+  <si>
+    <t>22 Apr, 2026</t>
+  </si>
+  <si>
+    <t>Poultry Starter Feed</t>
+  </si>
+  <si>
+    <t>Poultry Pre-starter Feed</t>
+  </si>
+  <si>
     <t>Starter Feed</t>
   </si>
   <si>
     <t>Saharanpur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aflatoxin B1</t>
   </si>
   <si>
     <t>05 Oct, 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -407,104 +578,1724 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>400.0</v>
+        <v>100.0</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>400.0</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4">
+        <v>400.0</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5">
+        <v>250.0</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6">
+        <v>250.0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7">
+        <v>250.0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8">
+        <v>250.0</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>100.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10">
+        <v>250.0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11">
+        <v>250.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12">
+        <v>250.0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13">
+        <v>200.0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14">
+        <v>250.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15">
+        <v>250.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16">
+        <v>250.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17">
+        <v>100.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18">
+        <v>250.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19">
+        <v>400.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20">
+        <v>250.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21">
+        <v>250.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22">
+        <v>250.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24">
+        <v>250.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25">
+        <v>200.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26">
+        <v>250.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27">
+        <v>250.0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28">
+        <v>250.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29">
+        <v>250.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30">
+        <v>100.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31">
+        <v>250.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32">
+        <v>250.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33">
+        <v>250.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34">
+        <v>250.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35">
+        <v>250.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36">
+        <v>100.0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37">
+        <v>250.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38">
+        <v>250.0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39">
+        <v>250.0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40">
+        <v>250.0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41">
+        <v>250.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42">
+        <v>250.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44">
+        <v>400.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45">
+        <v>400.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47">
+        <v>400.0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>32</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48">
+        <v>400.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49">
+        <v>400.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50">
+        <v>400.0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51">
+        <v>400.0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52">
+        <v>250.0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53">
+        <v>250.0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54">
+        <v>250.0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
+        <v>38</v>
+      </c>
+      <c r="C55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55">
+        <v>250.0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>44</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56">
+        <v>250.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="s">
+        <v>38</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57">
+        <v>250.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58">
+        <v>250.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
+        <v>38</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59">
+        <v>250.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60">
+        <v>250.0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61">
+        <v>250.0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
+        <v>49</v>
+      </c>
+      <c r="C62" t="s">
+        <v>50</v>
+      </c>
+      <c r="D62" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62">
+        <v>400.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C63" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="s">
+        <v>51</v>
+      </c>
+      <c r="C64" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64">
+        <v>250.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="s">
+        <v>51</v>
+      </c>
+      <c r="C65" t="s">
+        <v>50</v>
+      </c>
+      <c r="D65" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65">
+        <v>250.0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
+        <v>51</v>
+      </c>
+      <c r="C66" t="s">
+        <v>50</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66">
+        <v>100.0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" t="s">
+        <v>50</v>
+      </c>
+      <c r="D67" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67">
+        <v>250.0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>54</v>
+      </c>
+      <c r="C68" t="s">
+        <v>50</v>
+      </c>
+      <c r="D68" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68">
+        <v>250.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>54</v>
+      </c>
+      <c r="C69" t="s">
+        <v>50</v>
+      </c>
+      <c r="D69" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69">
+        <v>250.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>54</v>
+      </c>
+      <c r="C70" t="s">
+        <v>50</v>
+      </c>
+      <c r="D70" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70">
+        <v>250.0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>54</v>
+      </c>
+      <c r="C71" t="s">
+        <v>50</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" t="s">
+        <v>50</v>
+      </c>
+      <c r="D72" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72">
+        <v>250.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>56</v>
+      </c>
+      <c r="C73" t="s">
+        <v>50</v>
+      </c>
+      <c r="D73" t="s">
+        <v>19</v>
+      </c>
+      <c r="E73">
+        <v>250.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>56</v>
+      </c>
+      <c r="C74" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74">
+        <v>250.0</v>
+      </c>
+      <c r="F74" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" t="s">
+        <v>50</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75">
+        <v>100.0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" t="s">
+        <v>58</v>
+      </c>
+      <c r="D76" t="s">
+        <v>16</v>
+      </c>
+      <c r="E76">
+        <v>400.0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>60</v>
+      </c>
+      <c r="C77" t="s">
+        <v>58</v>
+      </c>
+      <c r="D77" t="s">
+        <v>16</v>
+      </c>
+      <c r="E77">
+        <v>400.0</v>
+      </c>
+      <c r="F77" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>57</v>
+      </c>
+      <c r="C78" t="s">
+        <v>58</v>
+      </c>
+      <c r="D78" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78">
+        <v>250.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>60</v>
+      </c>
+      <c r="C79" t="s">
+        <v>58</v>
+      </c>
+      <c r="D79" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79">
+        <v>250.0</v>
+      </c>
+      <c r="F79" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>57</v>
+      </c>
+      <c r="C80" t="s">
+        <v>46</v>
+      </c>
+      <c r="D80" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80">
+        <v>250.0</v>
+      </c>
+      <c r="F80" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>62</v>
+      </c>
+      <c r="C81" t="s">
+        <v>46</v>
+      </c>
+      <c r="D81" t="s">
+        <v>21</v>
+      </c>
+      <c r="E81">
+        <v>250.0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>63</v>
+      </c>
+      <c r="C82" t="s">
+        <v>46</v>
+      </c>
+      <c r="D82" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82">
+        <v>250.0</v>
+      </c>
+      <c r="F82" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>64</v>
+      </c>
+      <c r="C83" t="s">
+        <v>65</v>
+      </c>
+      <c r="D83" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83">
+        <v>400.0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">