--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -12,121 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Sr. No.</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Document Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Authors / Editors</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Publication Date</t>
   </si>
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>NAAS Score</t>
   </si>
   <si>
-    <t>DOI / Link</t>
+    <t>DOI Link</t>
+  </si>
+  <si>
+    <t>URL</t>
   </si>
   <si>
     <t>Research Article</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Evaluation of Khaki Campbell ducks for commercial production under intensive management practices.</t>
   </si>
   <si>
     <t>Giri, S.C., Padhi, M.K., Swain, BK., Kumar, D. and Bhanja, S.K.</t>
   </si>
   <si>
     <t>MedCrave Online</t>
   </si>
   <si>
     <t>01 Aug, 2026</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>https://doi.org/10.15406/ijawb.2026.10.00251</t>
   </si>
   <si>
+    <t>Comprehensive genomic analysis of 122 guinea fowl across three continents reveals domestication and evolutionary dynamics with emphasis on Indian populations.</t>
+  </si>
+  <si>
+    <t>Tomar*, S., Ahmad, S. F., Gangwar, M., Azhaguraja, M., Kush, A., Trivedi, A., Gandham, R. K., &amp; Tiwari, A. K</t>
+  </si>
+  <si>
+    <t>International Journal of Molecular Science</t>
+  </si>
+  <si>
+    <t>International</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3390/ijms27072994</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Tissue-specific reference gene stability for qPCR in thermally conditioned quail embryos</t>
+  </si>
+  <si>
+    <t>Ansari, M. M., Martina, K., Kolluri, G., Tyagi, J. S., Rokade, J., Bhutekar, P., Naim, A., Gangwar, M., &amp; Ahmad, S. F.</t>
+  </si>
+  <si>
+    <t>Springer Nature</t>
+  </si>
+  <si>
+    <t>01 Jul, 2026</t>
+  </si>
+  <si>
     <t>Acquisition of thermotolerance in slow growing poultry: Elucidating through sequential mechanism of thermal conditioning during embryonic and early post-hatch period.</t>
   </si>
   <si>
     <t>Nayak, N., Bhanja*, S. K., Chakurkar, E. B., Sahu*, A. R., Tyagi, J.S., Das, B.,  Shinde,  K. R., Champati,  A.</t>
   </si>
   <si>
-    <t>Springer Nature</t>
-[...1 lines deleted...]
-  <si>
     <t>01 Mar, 2026</t>
   </si>
   <si>
-    <t>International</t>
-[...1 lines deleted...]
-  <si>
     <t>https://doi.org/10.1007/s00484-026-03130-7</t>
   </si>
   <si>
     <t>Effects of synbiotic and essential oil supplementation on physicochemical properties, antioxidant status, meat microbiology, mineral content and sensory attributes in broiler chickens</t>
   </si>
   <si>
     <t>Geeta Pipaliya*, Ajit S. Yadav  and Sarah Nanyiti*</t>
   </si>
   <si>
     <t>01 Jan, 2026</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s42452-026-08248-2</t>
   </si>
   <si>
     <t>Review</t>
   </si>
   <si>
     <t>Balancing livestock production and environmental sustainability: insights from the Indian context</t>
   </si>
   <si>
     <t>Neela Madhav Patnaik, Dileep Kumar Pandey, Usha Das*, Parag Acharya and Geeta</t>
   </si>
   <si>
     <t>Current Science Association</t>
@@ -141,53 +168,50 @@
     <t>Role of Lactobacillus plantarum, dextrose and starch on the storage stability and quality attributes of fermented chicken sausages.</t>
   </si>
   <si>
     <t>Geeta Pipaliya, Ajit S Yadav</t>
   </si>
   <si>
     <t>Indian Poultry Science Association</t>
   </si>
   <si>
     <t>01 Jul, 2025</t>
   </si>
   <si>
     <t>https://doi.org/10.56093/IJPS.v59i1.154964</t>
   </si>
   <si>
     <t>Production performance, serum lipid profile and gut health in Indian native Kadaknath chickens fed diet incorporated with liquorice root powder.</t>
   </si>
   <si>
     <t>Gowthaman, v., Sharma, D., Deo, C., Tiwari, A.K. and Biswas, A.</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>01 Jun, 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Productive and reproductive performance of cattle in the tropical part of India</t>
   </si>
   <si>
     <t>Sumi Princess C, Dinesh Kumar, Sandeep Saran, Sanjay Kumar, Ruchi Sharma, Chitra Juniwal, Thamizhan P, Maria Anto Dani Nishanth J, Dinesh D</t>
   </si>
   <si>
     <t>DKMA, ICAR</t>
   </si>
   <si>
     <t>Individual and combined effects of dietary supplementation of probiotic and essential oil on the growth performance, immunity status, gut health and jejunal histomorphology of broiler chickens.</t>
   </si>
   <si>
     <t>Geeta Pipaliya, Ajit S. Yadav, K. Sindhoora, Marappan Gopi, Jaydip Rokade, Ashok Kumar Tiwari</t>
   </si>
   <si>
     <t>Indian Council of Agricultural Research</t>
   </si>
   <si>
     <t>01 Aug, 2022</t>
   </si>
   <si>
     <t>Probiotic Attributes of Lactobacillus fermentum NKN51 Isolated from Yak Cottage Cheese and the Impact of Its Feeding on Growth, Immunity, Caecal Microbiology and Jejunal Histology in the Starter Phase of Broiler Birds</t>
   </si>
@@ -560,420 +584,494 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="257.08" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="165.103" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2">
         <v>0.01</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3">
-        <v>8.6</v>
+        <v>10.9</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
       <c r="I4">
-        <v>9.8</v>
+        <v>11.4</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10">
+        <v>24</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
         <v>31</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5">
+        <v>8.6</v>
+      </c>
+      <c r="J5" t="s">
         <v>32</v>
       </c>
-      <c r="H5" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:10">
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
         <v>35</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6">
+        <v>9.8</v>
+      </c>
+      <c r="J6" t="s">
         <v>36</v>
       </c>
-      <c r="G6" t="s">
-[...12 lines deleted...]
-    <row r="7" spans="1:10">
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" t="s">
         <v>39</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>40</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>41</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7">
+        <v>7.0</v>
+      </c>
+      <c r="J7" t="s">
         <v>42</v>
       </c>
-      <c r="H7" t="s">
-[...9 lines deleted...]
-    <row r="8" spans="1:10">
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
         <v>44</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>45</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>46</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I8">
-        <v>6.3</v>
+        <v>5.3</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I9">
-        <v>6.3</v>
+        <v>9.4</v>
       </c>
       <c r="J9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
         <v>51</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I10">
-        <v>6.5</v>
+        <v>6.3</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11">
+        <v>6.3</v>
+      </c>
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12">
         <v>11</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" t="s">
+      <c r="B12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>59</v>
       </c>
-      <c r="H11" t="s">
+      <c r="E12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12">
+        <v>6.5</v>
+      </c>
+      <c r="J12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" t="s">
         <v>22</v>
       </c>
-      <c r="I11">
+      <c r="I13">
         <v>12.6</v>
       </c>
-      <c r="J11" t="s">
-        <v>60</v>
+      <c r="J13" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">